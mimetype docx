--- v0 (2026-07-21)
+++ v1 (2026-08-12)
@@ -6,4748 +6,5347 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5D514EA8" w14:textId="77777777" w:rsidR="003730EE" w:rsidRPr="002C4DDC" w:rsidRDefault="00DF3A52" w:rsidP="005C5408">
+    <w:p w14:paraId="5D514EA8" w14:textId="77777777" w:rsidR="003730EE" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="005C5408">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="15284C"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C4DDC">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="15284C"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Position Description | Te whakaturanga ō mahi</w:t>
+        <w:t xml:space="preserve">Position Description | Te </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C4DDC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC7952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="15284C"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>whakaturanga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC7952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="15284C"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ō mahi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="15284C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13436E68" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w:rsidRDefault="003730EE" w:rsidP="005C5408">
+    <w:p w14:paraId="13436E68" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="003730EE" w:rsidP="005C5408">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="15284C"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C4DDC">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="15284C"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Health New Zealand </w:t>
       </w:r>
-      <w:r w:rsidR="002C4DDC">
+      <w:r w:rsidR="002C4DDC" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="15284C"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>| Te Whatu Ora</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="3496"/>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="F1EEEC"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1EEEC"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1EEEC"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1EEEC"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2622"/>
         <w:gridCol w:w="1347"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00641B6C" w:rsidRPr="002B575F" w14:paraId="5A9A9367" w14:textId="77777777" w:rsidTr="002B575F">
+      <w:tr w:rsidR="00641B6C" w:rsidRPr="00DC7952" w14:paraId="5A9A9367" w14:textId="77777777" w:rsidTr="002B575F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CEF4A6C" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="1CEF4A6C" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2306E562" w14:textId="27687D15" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="007413CF" w:rsidP="00EF0301">
+          <w:p w14:paraId="2306E562" w14:textId="7A80FD40" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="003521E8" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:spacing w:before="20" w:beforeAutospacing="0" w:after="20" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pou Ako Mātauranga - </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003521E8">
+              <w:t>Cultural Educator</w:t>
+            </w:r>
+            <w:r w:rsidR="00641B6C" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Cultural Educator</w:t>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641B6C" w:rsidRPr="002B575F" w14:paraId="3DAEEE2B" w14:textId="77777777" w:rsidTr="002B575F">
+      <w:tr w:rsidR="00641B6C" w:rsidRPr="00DC7952" w14:paraId="3DAEEE2B" w14:textId="77777777" w:rsidTr="002B575F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7715B619" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="7715B619" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Reports to</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="16F7DB90" w14:textId="7CC16326" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="16F7DB90" w14:textId="7CC16326" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Nurse Consultant (Workforce Development)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641B6C" w:rsidRPr="002B575F" w14:paraId="27E4FCE3" w14:textId="77777777" w:rsidTr="002B575F">
+      <w:tr w:rsidR="00641B6C" w:rsidRPr="00DC7952" w14:paraId="27E4FCE3" w14:textId="77777777" w:rsidTr="002B575F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF3ACB4" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="7AF3ACB4" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7135615C" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="7135615C" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Hillmorton Hospital Christchurch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641B6C" w:rsidRPr="002B575F" w14:paraId="42390C42" w14:textId="77777777" w:rsidTr="002B575F">
+      <w:tr w:rsidR="00641B6C" w:rsidRPr="00DC7952" w14:paraId="42390C42" w14:textId="77777777" w:rsidTr="002B575F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16C64AB0" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="16C64AB0" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="502BFA95" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="502BFA95" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>SMHS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641B6C" w:rsidRPr="002B575F" w14:paraId="5C2DEA41" w14:textId="77777777" w:rsidTr="002B575F">
+      <w:tr w:rsidR="00641B6C" w:rsidRPr="00DC7952" w14:paraId="5C2DEA41" w14:textId="77777777" w:rsidTr="002B575F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2198098F" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="2198098F" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Direct Reports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60B374A9" w14:textId="340426A1" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="60B374A9" w14:textId="340426A1" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F8F5CB2" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="5F8F5CB2" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total FTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E7E6E6" w:themeColor="background2"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19E408AF" w14:textId="4EC6FCBF" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="19E408AF" w14:textId="4EC6FCBF" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00641B6C" w:rsidRPr="002B575F" w14:paraId="6A9DCB5E" w14:textId="77777777" w:rsidTr="002B575F">
+      <w:tr w:rsidR="00641B6C" w:rsidRPr="00DC7952" w14:paraId="6A9DCB5E" w14:textId="77777777" w:rsidTr="002B575F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57CC7D28" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="57CC7D28" w14:textId="77777777" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B575F">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5AEA53CD" w14:textId="42DB1BA1" w:rsidR="00641B6C" w:rsidRPr="002B575F" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="5AEA53CD" w14:textId="42DB1BA1" w:rsidR="00641B6C" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="301288F1" w14:textId="77777777" w:rsidR="00ED0B37" w:rsidRPr="002B575F" w:rsidRDefault="00ED0B37" w:rsidP="00EF0301">
+    <w:p w14:paraId="301288F1" w14:textId="77777777" w:rsidR="00ED0B37" w:rsidRPr="00DC7952" w:rsidRDefault="00ED0B37" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:before="20" w:after="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20E40649" w14:textId="77777777" w:rsidR="002C4DDC" w:rsidRDefault="002C4DDC" w:rsidP="00EF0301">
+    <w:p w14:paraId="20E40649" w14:textId="77777777" w:rsidR="002C4DDC" w:rsidRPr="00DC7952" w:rsidRDefault="002C4DDC" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk104803960"/>
     </w:p>
-    <w:p w14:paraId="66D1DB6F" w14:textId="77777777" w:rsidR="003730EE" w:rsidRPr="00D30B68" w:rsidRDefault="003730EE" w:rsidP="00EF0301">
+    <w:p w14:paraId="66D1DB6F" w14:textId="77777777" w:rsidR="003730EE" w:rsidRPr="00DC7952" w:rsidRDefault="003730EE" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
-        <w:t>The Health System in Aotearoa is entering a period of transformation as we implement the Pae Ora/Healthy Futures vision of a reformed system where people live longer in good health, have improved quality of life, and there is equity between all groups.</w:t>
+      <w:r w:rsidRPr="00DC7952">
+        <w:t xml:space="preserve">The Health System in Aotearoa is entering a period of transformation as we implement the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC7952">
+        <w:t>Pae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC7952">
+        <w:t xml:space="preserve"> Ora/Healthy Futures vision of a reformed system where people live longer in good health, have improved quality of life, and there is equity between all groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDC2504" w14:textId="77777777" w:rsidR="003730EE" w:rsidRPr="00D30B68" w:rsidRDefault="003730EE" w:rsidP="00EF0301">
+    <w:p w14:paraId="1BDC2504" w14:textId="77777777" w:rsidR="003730EE" w:rsidRPr="00DC7952" w:rsidRDefault="003730EE" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6784CF4F" w14:textId="77777777" w:rsidR="009A1B20" w:rsidRPr="00D30B68" w:rsidRDefault="003730EE" w:rsidP="00EF0301">
+    <w:p w14:paraId="6784CF4F" w14:textId="77777777" w:rsidR="009A1B20" w:rsidRPr="00DC7952" w:rsidRDefault="003730EE" w:rsidP="00EF0301">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">We want to build a healthcare system that works collectively and cohesively around a shared set of values and a culture that enables everyone to bring their best to work and feel proud when they go home to their whānau, friends and community.  </w:t>
       </w:r>
-      <w:r w:rsidR="009A1B20" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="009A1B20" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The reforms are expected to achieve five system shifts. These are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D120720" w14:textId="77777777" w:rsidR="009A1B20" w:rsidRPr="00D30B68" w:rsidRDefault="009A1B20" w:rsidP="00EF0301">
+    <w:p w14:paraId="6D120720" w14:textId="77777777" w:rsidR="009A1B20" w:rsidRPr="00DC7952" w:rsidRDefault="009A1B20" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The health system will reinforce Te Tiriti principles and </w:t>
       </w:r>
-      <w:r w:rsidR="00CA4ED5" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="00CA4ED5" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>obligations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A8595F" w14:textId="77777777" w:rsidR="009A1B20" w:rsidRPr="00D30B68" w:rsidRDefault="009A1B20" w:rsidP="00EF0301">
+    <w:p w14:paraId="67A8595F" w14:textId="77777777" w:rsidR="009A1B20" w:rsidRPr="00DC7952" w:rsidRDefault="009A1B20" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All people will be able to access a comprehensive range of support in their local communities to help them stay </w:t>
       </w:r>
-      <w:r w:rsidR="00CA4ED5" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="00CA4ED5" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>well.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4079905E" w14:textId="77777777" w:rsidR="009A1B20" w:rsidRPr="00D30B68" w:rsidRDefault="009A1B20" w:rsidP="00EF0301">
+    <w:p w14:paraId="4079905E" w14:textId="77777777" w:rsidR="009A1B20" w:rsidRPr="00DC7952" w:rsidRDefault="009A1B20" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Everyone will have equal access to high quality emergency and specialist care when they need </w:t>
       </w:r>
-      <w:r w:rsidR="00CA4ED5" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="00CA4ED5" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A42D7C" w14:textId="77777777" w:rsidR="009A1B20" w:rsidRPr="00D30B68" w:rsidRDefault="009A1B20" w:rsidP="00EF0301">
+    <w:p w14:paraId="12A42D7C" w14:textId="77777777" w:rsidR="009A1B20" w:rsidRPr="00DC7952" w:rsidRDefault="009A1B20" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Digital services will provide more people the care they need in their homes and </w:t>
       </w:r>
-      <w:r w:rsidR="00CA4ED5" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="00CA4ED5" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>communities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F719E87" w14:textId="77777777" w:rsidR="00AD31C5" w:rsidRPr="00D30B68" w:rsidRDefault="009A1B20" w:rsidP="00EF0301">
+    <w:p w14:paraId="3F719E87" w14:textId="77777777" w:rsidR="00AD31C5" w:rsidRPr="00DC7952" w:rsidRDefault="009A1B20" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="009C98"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Health and care workers will be valued and well-trained for the future health </w:t>
       </w:r>
-      <w:r w:rsidR="00CA4ED5" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="00CA4ED5" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>system.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="04DB6887" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="00D30B68" w:rsidRDefault="00747C28" w:rsidP="00EF0301">
+    <w:p w14:paraId="04DB6887" w14:textId="77777777" w:rsidR="00747C28" w:rsidRPr="00DC7952" w:rsidRDefault="00747C28" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="15284C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7045C175" w14:textId="77777777" w:rsidR="00D448C7" w:rsidRPr="00D30B68" w:rsidRDefault="00AD31C5" w:rsidP="00EF0301">
+    <w:p w14:paraId="7045C175" w14:textId="77777777" w:rsidR="00D448C7" w:rsidRPr="00DC7952" w:rsidRDefault="00AD31C5" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="15284C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="15284C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Te Mauri o Rongo – The New Zealand Health Charter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1B8B1B" w14:textId="77777777" w:rsidR="00D448C7" w:rsidRPr="00D30B68" w:rsidRDefault="007413CF" w:rsidP="00EF0301">
+    <w:p w14:paraId="3F1B8B1B" w14:textId="77777777" w:rsidR="00D448C7" w:rsidRPr="00DC7952" w:rsidRDefault="00DC7952" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="009C98"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="009C98"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:pict w14:anchorId="307334D1">
           <v:rect id="_x0000_i1025" style="width:451.3pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#15284c" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB47057" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="1EB47057" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">The foundation for how we ensure our people are empowered, safe and supported while working to deliver a successful healthcare system, is Te Mauri o Rongo – the New Zealand Health Charter. It guides all of us as we work towards a healthcare system that is more responsive to the needs of, and accessible to all people in Aotearoa New Zealand. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4671CE" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="0B4671CE" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2888A828" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="2888A828" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>It applies to everyone in our organisation and sits alongside our code of conduct as our guiding document.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DC81C9" w14:textId="7A6F28D9" w:rsidR="00882418" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="47DC81C9" w14:textId="7A6F28D9" w:rsidR="00882418" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB5BC9B" w14:textId="77777777" w:rsidR="00B31612" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00B31612">
+    <w:p w14:paraId="3FB5BC9B" w14:textId="77777777" w:rsidR="00B31612" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00B31612">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>Te Mauri o Rongo consists of four pou (pillars) within it, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BF0927" w14:textId="032864F5" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="00296A2A" w:rsidP="00B31612">
+    <w:p w14:paraId="62BF0927" w14:textId="032864F5" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="00296A2A" w:rsidP="00B31612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="15284C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Wairuatanga</w:t>
       </w:r>
-      <w:r w:rsidR="008C18D3" w:rsidRPr="00D30B68">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C18D3" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="15284C"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C18D3" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="008C18D3" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">– working with heart, the strong sense of purpose and commitment to service that health workers bring to their mahi. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A3C895" w14:textId="77777777" w:rsidR="00B31612" w:rsidRPr="00D30B68" w:rsidRDefault="00296A2A" w:rsidP="00B31612">
+    <w:p w14:paraId="69A3C895" w14:textId="77777777" w:rsidR="00B31612" w:rsidRPr="00DC7952" w:rsidRDefault="00296A2A" w:rsidP="00B31612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="15284C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Rangatiratanga</w:t>
       </w:r>
-      <w:r w:rsidR="008C18D3" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="008C18D3" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="15284C"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C18D3" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="008C18D3" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>– as organisations we support our people to lead. We will know our people; we will grow those around us and be accountable with them in contributing to Pae Ora for all.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCC5074" w14:textId="77777777" w:rsidR="00B31612" w:rsidRPr="00D30B68" w:rsidRDefault="00296A2A" w:rsidP="00B31612">
+    <w:p w14:paraId="0CCC5074" w14:textId="77777777" w:rsidR="00B31612" w:rsidRPr="00DC7952" w:rsidRDefault="00296A2A" w:rsidP="00B31612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="15284C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Whanaungatanga</w:t>
       </w:r>
-      <w:r w:rsidR="008C18D3" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="008C18D3" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C18D3" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="008C18D3" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">– we are a team, and together a team of teams. Regardless of our role, we work together for a common purpose. We look out for each other and keep each other safe. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CF0DC9" w14:textId="7198C50C" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008B697F" w:rsidP="00B31612">
+    <w:p w14:paraId="55CF0DC9" w14:textId="7198C50C" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008B697F" w:rsidP="00B31612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="15284C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Te Korowai Āhuru</w:t>
+        <w:t xml:space="preserve">Te Korowai </w:t>
       </w:r>
-      <w:r w:rsidR="008C18D3" w:rsidRPr="00D30B68">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC7952">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="15284C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Āhuru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008C18D3" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> – a cloak which seeks to provide safety and comfort to the workforce. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0350B216" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="0350B216" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CCB635" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="49CCB635" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">These values underpin how we relate to each other as we serve our whānau and communities. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D76DC48" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="4D76DC48" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63ED9C82" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="63ED9C82" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">Together we will do this by: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9A05B6" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="2D9A05B6" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>caring for the people</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D9F2D5" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="08D9F2D5" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>recognising, supporting and valuing our people and the work we all do</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C459572" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="2C459572" w14:textId="77777777" w:rsidR="008C18D3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>working together to design and deliver services</w:t>
       </w:r>
-      <w:r w:rsidR="00D52287" w:rsidRPr="00D30B68">
+      <w:r w:rsidR="00D52287" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECDE912" w14:textId="31229461" w:rsidR="007711B3" w:rsidRPr="00D30B68" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
+    <w:p w14:paraId="5ECDE912" w14:textId="31229461" w:rsidR="007711B3" w:rsidRPr="00DC7952" w:rsidRDefault="008C18D3" w:rsidP="00EF0301">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D30B68">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">defining the competencies and behaviours we expect from everyone. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D51740B" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="002674BE" w:rsidRDefault="002674BE" w:rsidP="002674BE">
+    <w:p w14:paraId="5D51740B" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="00DC7952" w:rsidRDefault="002674BE" w:rsidP="002674BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FB0955F" w14:textId="19FA64DE" w:rsidR="007711B3" w:rsidRPr="002C4DDC" w:rsidRDefault="007413CF" w:rsidP="00EF0301">
+    <w:p w14:paraId="6FB0955F" w14:textId="19FA64DE" w:rsidR="007711B3" w:rsidRPr="00DC7952" w:rsidRDefault="00DC7952" w:rsidP="00EF0301">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk216864369"/>
-      <w:r>
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="15284C"/>
         </w:rPr>
         <w:pict w14:anchorId="4EBE0C52">
           <v:rect id="_x0000_i1026" style="width:451.3pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#15284c" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9708" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007711B3" w:rsidRPr="007711B3" w14:paraId="57ADF64A" w14:textId="77777777" w:rsidTr="00EF0301">
+      <w:tr w:rsidR="007711B3" w:rsidRPr="00DC7952" w14:paraId="57ADF64A" w14:textId="77777777" w:rsidTr="00EF0301">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9708" w:type="dxa"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="655DB9CE" w14:textId="382828DC" w:rsidR="006074A7" w:rsidRPr="00E904CF" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
+          <w:p w14:paraId="655DB9CE" w14:textId="3A20313C" w:rsidR="006074A7" w:rsidRPr="00DC7952" w:rsidRDefault="00641B6C" w:rsidP="00EF0301">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00641B6C">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pou Ako Mātauranga is responsible for providing </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003507C5">
+              <w:t xml:space="preserve">The Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>Ako</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Mātauranga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is responsible for providing </w:t>
+            </w:r>
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve">educational and </w:t>
             </w:r>
-            <w:r w:rsidR="00525A30">
+            <w:r w:rsidR="00525A30" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>tikanga</w:t>
             </w:r>
-            <w:r w:rsidRPr="00641B6C">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> knowledge to </w:t>
             </w:r>
-            <w:r w:rsidR="003507C5">
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">both </w:t>
             </w:r>
-            <w:r w:rsidRPr="00641B6C">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">support the </w:t>
             </w:r>
-            <w:r w:rsidR="006218AC">
+            <w:r w:rsidR="006218AC" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">workforce development </w:t>
             </w:r>
-            <w:r w:rsidRPr="00641B6C">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">of Pūkenga Atawhai and </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003507C5">
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>Pūkenga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Atawhai and </w:t>
+            </w:r>
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00641B6C">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">increase cultural competency of all Specialist Mental Health Services kaimahi. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00525A30">
+              <w:t xml:space="preserve">increase cultural competency of all Specialist Mental Health Services </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The role reflects the principles of the Te Tiriti o </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007413CF" w:rsidRPr="00525A30">
+              <w:t>kaimahi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Waitangi and</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003507C5">
+              <w:t xml:space="preserve">. The role reflects the principles of the Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>Tiriti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waitangi, </w:t>
+            </w:r>
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> upholds </w:t>
             </w:r>
-            <w:r w:rsidRPr="00525A30">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">a culture that is focused on learning characterised by respect, inclusion, </w:t>
             </w:r>
-            <w:r w:rsidR="00525A30" w:rsidRPr="00525A30">
+            <w:r w:rsidR="00525A30" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">empathy, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> and safety. </w:t>
+              <w:t xml:space="preserve">empathy, partnership and safety. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54917422" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
+    <w:p w14:paraId="54917422" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6474"/>
         <w:gridCol w:w="330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w14:paraId="4272188E" w14:textId="77777777" w:rsidTr="00A079E9">
+      <w:tr w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w14:paraId="4272188E" w14:textId="77777777" w:rsidTr="00A079E9">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B210F4B" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
+          <w:p w14:paraId="6B210F4B" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C4DDC">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Key Result Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E54B35E" w14:textId="404E3C4F" w:rsidR="00EF0301" w:rsidRPr="00EF0301" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
+          <w:p w14:paraId="6E54B35E" w14:textId="404E3C4F" w:rsidR="00EF0301" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C4DDC">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Expected Outcomes / Performance Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w14:paraId="28ECF5E9" w14:textId="77777777" w:rsidTr="00A079E9">
+      <w:tr w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w14:paraId="28ECF5E9" w14:textId="77777777" w:rsidTr="00A079E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2E24DFB8" w14:textId="2E1703EA" w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w:rsidRDefault="00A50EAF" w:rsidP="00525A30">
+          <w:p w14:paraId="2E24DFB8" w14:textId="2E1703EA" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="00A50EAF" w:rsidP="00525A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50EAF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Providing </w:t>
             </w:r>
-            <w:r w:rsidR="003507C5">
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">workforce development </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A50EAF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>for Pūkenga Atawhai</w:t>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Pūkenga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Atawhai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17E94A5C" w14:textId="41808A6B" w:rsidR="003507C5" w:rsidRPr="007413CF" w:rsidRDefault="00A50EAF" w:rsidP="00EF0301">
+          <w:p w14:paraId="17E94A5C" w14:textId="41808A6B" w:rsidR="003507C5" w:rsidRPr="00DC7952" w:rsidRDefault="00A50EAF" w:rsidP="00EF0301">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Develop an</w:t>
             </w:r>
-            <w:r w:rsidR="003507C5" w:rsidRPr="007413CF">
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>d deliver an a</w:t>
             </w:r>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">nnual </w:t>
             </w:r>
-            <w:r w:rsidR="003507C5" w:rsidRPr="007413CF">
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">workforce development </w:t>
             </w:r>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">plan for </w:t>
             </w:r>
-            <w:r w:rsidR="003507C5" w:rsidRPr="007413CF">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Pūkenga</w:t>
             </w:r>
-            <w:r w:rsidR="003507C5" w:rsidRPr="007413CF">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Atawhai </w:t>
             </w:r>
-            <w:r w:rsidR="003507C5" w:rsidRPr="007413CF">
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">that includes </w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">both </w:t>
             </w:r>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>orientation</w:t>
             </w:r>
-            <w:r w:rsidR="003507C5" w:rsidRPr="007413CF">
+            <w:r w:rsidR="003507C5" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and knowledge</w:t>
             </w:r>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and skill development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AA8B3DA" w14:textId="70811646" w:rsidR="00A50EAF" w:rsidRPr="007413CF" w:rsidRDefault="003507C5" w:rsidP="00EF0301">
+          <w:p w14:paraId="5AA8B3DA" w14:textId="70811646" w:rsidR="00A50EAF" w:rsidRPr="00DC7952" w:rsidRDefault="003507C5" w:rsidP="00EF0301">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Develop and coordinate a framework that ensures access to tikanga supervision for </w:t>
             </w:r>
-            <w:r w:rsidRPr="007413CF">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Pūkenga</w:t>
             </w:r>
-            <w:r w:rsidRPr="007413CF">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Atawhai</w:t>
             </w:r>
-            <w:r w:rsidR="00A50EAF" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00A50EAF" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D1A66F7" w14:textId="08996BC4" w:rsidR="00DF3A52" w:rsidRPr="007413CF" w:rsidRDefault="003507C5" w:rsidP="00B803A4">
+          <w:p w14:paraId="6D1A66F7" w14:textId="7032289A" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="003507C5" w:rsidP="00B803A4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinate </w:t>
             </w:r>
-            <w:r w:rsidR="00A50EAF" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00A50EAF" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Whanaungatanga and Manuhiri </w:t>
             </w:r>
-            <w:r w:rsidR="00ED24EA" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00ED24EA" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r w:rsidR="00A50EAF" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00A50EAF" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>ay</w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">s that </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+              <w:t xml:space="preserve">s that have </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">have </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007413CF">
+              <w:t xml:space="preserve"> content approved by </w:t>
+            </w:r>
+            <w:r w:rsidR="00A50EAF" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> content</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007413CF">
+              <w:t xml:space="preserve">Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00A50EAF" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> approved by </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A50EAF" w:rsidRPr="007413CF">
+              <w:t>Kahui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00A50EAF" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>Te K</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidR="008A2792" w:rsidRPr="007413CF">
+              <w:t xml:space="preserve"> Pou Hauora Māori</w:t>
+            </w:r>
+            <w:r w:rsidR="008A2792" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006074A7" w:rsidRPr="002C4DDC" w14:paraId="43FF5466" w14:textId="77777777" w:rsidTr="00A079E9">
+      <w:tr w:rsidR="006074A7" w:rsidRPr="00DC7952" w14:paraId="43FF5466" w14:textId="77777777" w:rsidTr="00A079E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25A2BFF1" w14:textId="69430318" w:rsidR="006074A7" w:rsidRPr="007413CF" w:rsidRDefault="00F4102A" w:rsidP="00525A30">
+          <w:p w14:paraId="25A2BFF1" w14:textId="69430318" w:rsidR="006074A7" w:rsidRPr="00DC7952" w:rsidRDefault="00F4102A" w:rsidP="00525A30">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensures SMHS kaimahi receive education that is </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+              <w:t xml:space="preserve">Ensures SMHS </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003521E8" w:rsidRPr="007413CF">
+              <w:t>kaimahi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> receive education that is </w:t>
+            </w:r>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003521E8" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>culturally</w:t>
             </w:r>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>-informed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F3CDAD8" w14:textId="49E317D2" w:rsidR="00525A30" w:rsidRPr="007413CF" w:rsidRDefault="00525A30" w:rsidP="00525A30">
+          <w:p w14:paraId="3F3CDAD8" w14:textId="49E317D2" w:rsidR="00525A30" w:rsidRPr="00DC7952" w:rsidRDefault="00525A30" w:rsidP="00525A30">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Provide</w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003521E8" w:rsidRPr="007413CF">
+            <w:r w:rsidR="003521E8" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">cultural </w:t>
             </w:r>
-            <w:r w:rsidR="00B803A4" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00B803A4" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">educational </w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">advice to </w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SMHS </w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">services </w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
-            <w:r w:rsidR="008567A4" w:rsidRPr="007413CF">
+            <w:r w:rsidR="008567A4" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>undertak</w:t>
             </w:r>
-            <w:r w:rsidR="008567A4" w:rsidRPr="007413CF">
+            <w:r w:rsidR="008567A4" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">workforce </w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">development initiatives. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="084B84F5" w14:textId="1D1A0B3A" w:rsidR="00894786" w:rsidRPr="007413CF" w:rsidRDefault="00525A30" w:rsidP="00525A30">
+          <w:p w14:paraId="084B84F5" w14:textId="1D1A0B3A" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="00525A30" w:rsidP="00525A30">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Provide</w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003521E8" w:rsidRPr="007413CF">
+            <w:r w:rsidR="003521E8" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">cultural </w:t>
             </w:r>
-            <w:r w:rsidR="00B803A4" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00B803A4" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>guidance</w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ensure that SMHS </w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">raining </w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit </w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">programmes and </w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">courses </w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>reflect and incorporate the principles of Te Tiriti o Waitangi</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+              <w:t xml:space="preserve">reflect and incorporate the principles of Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>Tiriti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o Waitangi</w:t>
+            </w:r>
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidR="003521E8" w:rsidRPr="007413CF">
+            <w:r w:rsidR="003521E8" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">culturally-informed </w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> applied practice</w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CB9B6E8" w14:textId="6247894D" w:rsidR="00B803A4" w:rsidRPr="007413CF" w:rsidRDefault="00B803A4" w:rsidP="002360EF">
+          <w:p w14:paraId="1CB9B6E8" w14:textId="6247894D" w:rsidR="00B803A4" w:rsidRPr="00DC7952" w:rsidRDefault="00B803A4" w:rsidP="002360EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In consultation with</w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Nurse Consultant: Workforce Development and Pou Whirinaki, i</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+              <w:t xml:space="preserve">Nurse Consultant: Workforce Development and Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>Whirinaki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, i</w:t>
+            </w:r>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve">dentify </w:t>
             </w:r>
-            <w:r w:rsidR="003521E8" w:rsidRPr="007413CF">
+            <w:r w:rsidR="003521E8" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">cultural </w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>training priorities</w:t>
             </w:r>
-            <w:r w:rsidR="00F4102A" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00F4102A" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> for SMHS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54384D9F" w14:textId="1F97C879" w:rsidR="00894786" w:rsidRPr="007413CF" w:rsidRDefault="00F4102A" w:rsidP="002360EF">
+          <w:p w14:paraId="54384D9F" w14:textId="1F97C879" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="00F4102A" w:rsidP="002360EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In conjunction with other SMHS  Māori educators and/or </w:t>
             </w:r>
-            <w:r w:rsidRPr="007413CF">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Pūkenga At</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007413CF">
+              <w:t>Pūkenga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> At</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">awhai, develop and deliver approved courses and in-services that reflect  SMHS educational priorities </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B803A4" w:rsidRPr="007413CF">
+              <w:t>awhai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">, develop and deliver approved courses and in-services that reflect  SMHS educational priorities </w:t>
+            </w:r>
+            <w:r w:rsidR="00B803A4" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C78804A" w14:textId="134BDBB3" w:rsidR="00894786" w:rsidRPr="007413CF" w:rsidRDefault="00894786" w:rsidP="00EF0301">
+          <w:p w14:paraId="2C78804A" w14:textId="134BDBB3" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="00894786" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Provide cultural supervision for clinical, non-clinical staff when requested</w:t>
             </w:r>
-            <w:r w:rsidR="00AE3FA4" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00AE3FA4" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE1F84C" w14:textId="1EB09577" w:rsidR="00E22502" w:rsidRPr="007413CF" w:rsidRDefault="00F4102A" w:rsidP="00242358">
+          <w:p w14:paraId="3CE1F84C" w14:textId="1EB09577" w:rsidR="00E22502" w:rsidRPr="00DC7952" w:rsidRDefault="00F4102A" w:rsidP="00242358">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007413CF">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensures that </w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> courses are coordinated and delivered as per training calendar requirements and meet appropriate SMHS course standards</w:t>
             </w:r>
-            <w:r w:rsidR="00AE3FA4" w:rsidRPr="007413CF">
+            <w:r w:rsidR="00AE3FA4" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F44AB" w:rsidRPr="002C4DDC" w14:paraId="42E537EB" w14:textId="77777777" w:rsidTr="00A079E9">
+      <w:tr w:rsidR="003F44AB" w:rsidRPr="00DC7952" w14:paraId="42E537EB" w14:textId="77777777" w:rsidTr="00A079E9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3555B043" w14:textId="432F58C1" w:rsidR="003F44AB" w:rsidRPr="002C4DDC" w:rsidRDefault="00894786" w:rsidP="002674BE">
+          <w:p w14:paraId="3555B043" w14:textId="432F58C1" w:rsidR="003F44AB" w:rsidRPr="00DC7952" w:rsidRDefault="00894786" w:rsidP="002674BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00894786">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Develops key relationships across the Mental Health and </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Cultural Education sector</w:t>
+              <w:t>Develops key relationships across the Mental Health and Cultural Education sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43C362C6" w14:textId="09CE2D60" w:rsidR="00894786" w:rsidRPr="004C061C" w:rsidRDefault="00894786" w:rsidP="00EF0301">
+          <w:p w14:paraId="43C362C6" w14:textId="09CE2D60" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="00894786" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C061C">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Form collaborative relationships with key stakeholders to facilitate staff involvement and commitment to cultural competency within SMHS and the organisation. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39B1283C" w14:textId="77777777" w:rsidR="00894786" w:rsidRPr="004C061C" w:rsidRDefault="00894786" w:rsidP="00EF0301">
+          <w:p w14:paraId="39B1283C" w14:textId="77777777" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="00894786" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C061C">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Participate in Quality projects which are initiated in conjunction with the Pou Whirinaki, Nurse Consultant - Workforce Development and Te Kāhui Pou Hauora Māori. </w:t>
+              <w:t xml:space="preserve">Participate in Quality projects which are initiated in conjunction with the Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Whirinaki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Nurse Consultant - Workforce Development and Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Kāhui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pou Hauora Māori. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A3EDF2B" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="004C061C" w:rsidRDefault="00894786" w:rsidP="00EF0301">
+          <w:p w14:paraId="2A3EDF2B" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="00DC7952" w:rsidRDefault="00894786" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C061C">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Form collaborative relationships with appropriate education providers, in consultation with Pou Whirinaki and Nurse Consultant - Workforce development</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008259FD" w:rsidRPr="004C061C">
+              <w:t xml:space="preserve">Form collaborative relationships with appropriate education providers, in consultation with Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>Whirinaki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Nurse Consultant - Workforce development</w:t>
+            </w:r>
+            <w:r w:rsidR="008259FD" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="004C061C">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12CC4E51" w14:textId="17BC34B6" w:rsidR="00E22502" w:rsidRPr="00894786" w:rsidRDefault="00E22502" w:rsidP="00EF0301">
+          <w:p w14:paraId="12CC4E51" w14:textId="17BC34B6" w:rsidR="00E22502" w:rsidRPr="00DC7952" w:rsidRDefault="00E22502" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="green"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F44AB" w:rsidRPr="002C4DDC" w14:paraId="16E32752" w14:textId="77777777" w:rsidTr="00A079E9">
+      <w:tr w:rsidR="003F44AB" w:rsidRPr="00DC7952" w14:paraId="16E32752" w14:textId="77777777" w:rsidTr="00A079E9">
         <w:trPr>
           <w:trHeight w:val="1677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DA33152" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="003E03BA" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
+          <w:p w14:paraId="7DA33152" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="00DC7952" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk104804046"/>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Te Tiriti o Waitangi</w:t>
+              <w:t xml:space="preserve">Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tiriti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o Waitangi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13F7A4BD" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="13F7A4BD" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Remains focused on the pursuit of Māori health gain as well as achieving equitable health outcomes for Māori.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E77A800" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="1E77A800" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
-[...3 lines deleted...]
-              <w:t>Supports tangata whenua- and mana whenua-led change to deliver mana motuhake and Māori self-determination in the design, delivery and monitoring of health care.</w:t>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supports </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>tangata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> whenua- and mana whenua-led change to deliver mana </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>motuhake</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Māori self-determination in the design, delivery and monitoring of health care.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78A824B3" w14:textId="444D69A3" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="78A824B3" w14:textId="444D69A3" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
-[...3 lines deleted...]
-              <w:t>Actively supports kaimahi Māori by improving attraction, recruitment, retention, development, and leadership.</w:t>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actively supports </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>kaimahi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Māori by improving attraction, recruitment, retention, development, and leadership.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CA5921D" w14:textId="5CADDCF6" w:rsidR="003F44AB" w:rsidRPr="003E03BA" w:rsidRDefault="003F44AB" w:rsidP="00A079E9">
+          <w:p w14:paraId="1CA5921D" w14:textId="5CADDCF6" w:rsidR="003F44AB" w:rsidRPr="00DC7952" w:rsidRDefault="003F44AB" w:rsidP="00A079E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F44AB" w:rsidRPr="002C4DDC" w14:paraId="7793ABFB" w14:textId="77777777" w:rsidTr="00A079E9">
+      <w:tr w:rsidR="003F44AB" w:rsidRPr="00DC7952" w14:paraId="7793ABFB" w14:textId="77777777" w:rsidTr="00A079E9">
         <w:trPr>
           <w:trHeight w:val="2028"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="236844E4" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="003E03BA" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
+          <w:p w14:paraId="236844E4" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="00DC7952" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Equity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="722798F8" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="003E03BA" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
+          <w:p w14:paraId="722798F8" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="00DC7952" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Commits to helping all people achieve equitable health outcomes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7424607F" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="003E03BA" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
+          <w:p w14:paraId="7424607F" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="00DC7952" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Demonstrates awareness of colonisation and power relationships.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3296D276" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="003E03BA" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
+          <w:p w14:paraId="3296D276" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="00DC7952" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Demonstrates critical consciousness and on-going self-reflection and self-awareness in terms of the impact of their own culture on interactions and service delivery.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F14C91D" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="003E03BA" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
+          <w:p w14:paraId="5F14C91D" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="00DC7952" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Shows a willingness to personally take a stand for equity.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F870EC" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="003E03BA" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
+          <w:p w14:paraId="42F870EC" w14:textId="77777777" w:rsidR="003F44AB" w:rsidRPr="00DC7952" w:rsidRDefault="003F44AB" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Supports Māori-led and Pacific-led responses.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B744BFB" w14:textId="49043F2D" w:rsidR="00E22502" w:rsidRPr="003E03BA" w:rsidRDefault="00E22502" w:rsidP="00EF0301">
+          <w:p w14:paraId="3B744BFB" w14:textId="49043F2D" w:rsidR="00E22502" w:rsidRPr="00DC7952" w:rsidRDefault="00E22502" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A079E9" w:rsidRPr="002C4DDC" w14:paraId="7081C109" w14:textId="77777777" w:rsidTr="00A079E9">
+      <w:tr w:rsidR="00A079E9" w:rsidRPr="00DC7952" w14:paraId="7081C109" w14:textId="77777777" w:rsidTr="00A079E9">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AF8D43A" w14:textId="565C5974" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="3AF8D43A" w14:textId="565C5974" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Innovation &amp; Improvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FE09DA5" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="2FE09DA5" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Is open to new ideas and create a culture where individuals at all levels bring their ideas on how to ‘do it better’ to the table.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="585F4A7C" w14:textId="77777777" w:rsidR="003521E8" w:rsidRDefault="00A079E9" w:rsidP="003521E8">
+          <w:p w14:paraId="585F4A7C" w14:textId="77777777" w:rsidR="003521E8" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="003521E8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Models an agile approach</w:t>
             </w:r>
-            <w:r w:rsidR="003521E8">
+            <w:r w:rsidR="003521E8" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to mahi through </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54021F90" w14:textId="0F0BF268" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="003521E8">
+          <w:p w14:paraId="54021F90" w14:textId="0F0BF268" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="003521E8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Develops and maintains appropriate external networks to support current knowledge of leading practices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A079E9" w:rsidRPr="003E03BA" w14:paraId="0626944B" w14:textId="77777777" w:rsidTr="00A079E9">
+      <w:tr w:rsidR="00A079E9" w:rsidRPr="00DC7952" w14:paraId="0626944B" w14:textId="77777777" w:rsidTr="00A079E9">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="330" w:type="dxa"/>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65E9E354" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00266498">
+          <w:p w14:paraId="65E9E354" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00266498">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Collaboration and Relationship Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58C2FD4F" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00266498">
+          <w:p w14:paraId="58C2FD4F" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00266498">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk101783703"/>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Models good team player behaviour, working with colleagues to not allow silo thinking and behaviour at decision making level to get in the way of doing our best and collegially supports others to do the same.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="3"/>
-          <w:p w14:paraId="4B7C99D6" w14:textId="244B9392" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00266498">
+          <w:p w14:paraId="4B7C99D6" w14:textId="12EDBFCE" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00266498">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
-[...3 lines deleted...]
-              <w:t>Works with peers to ensure the voice of and direct aspirations of Māori are reflected in planning and delivery of services.</w:t>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Works with peers in to ensure the voice of and direct aspirations of Māori are reflected in planning and delivery of services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A079E9" w:rsidRPr="002C4DDC" w14:paraId="0E4FA2C2" w14:textId="77777777" w:rsidTr="00A079E9">
+      <w:tr w:rsidR="00A079E9" w:rsidRPr="00DC7952" w14:paraId="0E4FA2C2" w14:textId="77777777" w:rsidTr="00A079E9">
         <w:trPr>
           <w:trHeight w:val="2449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CD75B6C" w14:textId="69C3FA8F" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="3CD75B6C" w14:textId="69C3FA8F" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Health and Safety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CDB2078" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="2CDB2078" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Exercises leadership and due diligence in Health and Safety matters and ensures the successful implementation of Health and Safety strategy and initiatives.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D795416" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="6D795416" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Takes all reasonably practicable steps to eliminate and mitigate risks and hazards in the workplace that could cause harm, placing employee, contractor and others’ health, safety, and wellbeing centrally, alongside high-quality patient outcomes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="629BCE8B" w14:textId="53B181F8" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="003521E8">
+          <w:p w14:paraId="629BCE8B" w14:textId="53B181F8" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="003521E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Leads, champions, and promotes continual improvement in health and wellbeing to create a healthy and safe culture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A079E9" w:rsidRPr="002C4DDC" w14:paraId="1CCABCA4" w14:textId="77777777" w:rsidTr="00A079E9">
+      <w:tr w:rsidR="00A079E9" w:rsidRPr="00DC7952" w14:paraId="1CCABCA4" w14:textId="77777777" w:rsidTr="00A079E9">
         <w:trPr>
           <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2023B469" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="2023B469" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Compliance and Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14CCE202" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="14CCE202" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Takes responsibility to ensure appropriate risk reporting, management and mitigation activities are in place.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1307339B" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="1307339B" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Ensures compliance with all relevant statutory, safety and regulatory requirements applicable to the Business Unit.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67270500" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="67270500" w14:textId="77777777" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Understands, and operates within, the financial &amp; operational delegations of their role, ensuring peers and team members are also similarly aware.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="165382B9" w14:textId="19803968" w:rsidR="00A079E9" w:rsidRPr="003E03BA" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+          <w:p w14:paraId="165382B9" w14:textId="19803968" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="76EAD4C3" w14:textId="61896A0A" w:rsidR="00A079E9" w:rsidRPr="007413CF" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
+    <w:p w14:paraId="76EAD4C3" w14:textId="61896A0A" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="00A079E9" w:rsidP="00A079E9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="15284C"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007413CF">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="15284C"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Matters which must be referred to the </w:t>
       </w:r>
-      <w:r w:rsidR="003E03BA" w:rsidRPr="007413CF">
+      <w:r w:rsidR="003E03BA" w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="15284C"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nurse Consultant: Workforce Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F12C43" w14:textId="73822887" w:rsidR="00A079E9" w:rsidRPr="007413CF" w:rsidRDefault="003E03BA" w:rsidP="00A079E9">
+    <w:p w14:paraId="29F12C43" w14:textId="73822887" w:rsidR="00A079E9" w:rsidRPr="00DC7952" w:rsidRDefault="003E03BA" w:rsidP="00A079E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007413CF">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Issues of safety that arise within training </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDF5295" w14:textId="77777777" w:rsidR="005C5408" w:rsidRPr="005C5408" w:rsidRDefault="005C5408" w:rsidP="005C5408"/>
+    <w:p w14:paraId="2EDF5295" w14:textId="77777777" w:rsidR="005C5408" w:rsidRPr="00DC7952" w:rsidRDefault="005C5408" w:rsidP="005C5408"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8823" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="F1EEEC"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1EEEC"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1EEEC"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1EEEC"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3720"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C5408" w:rsidRPr="002C4DDC" w14:paraId="3139F68D" w14:textId="77777777" w:rsidTr="005C5408">
+      <w:tr w:rsidR="005C5408" w:rsidRPr="00DC7952" w14:paraId="3139F68D" w14:textId="77777777" w:rsidTr="005C5408">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8823" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB502D1" w14:textId="33AFE19E" w:rsidR="005C5408" w:rsidRPr="002C4DDC" w:rsidRDefault="005C5408" w:rsidP="00EF0301">
+          <w:p w14:paraId="6EB502D1" w14:textId="33AFE19E" w:rsidR="005C5408" w:rsidRPr="00DC7952" w:rsidRDefault="005C5408" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C21B06">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Relationships</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3FD6" w:rsidRPr="002C4DDC" w14:paraId="1AEC7B34" w14:textId="77777777" w:rsidTr="005C5408">
+      <w:tr w:rsidR="00FC3FD6" w:rsidRPr="00DC7952" w14:paraId="1AEC7B34" w14:textId="77777777" w:rsidTr="005C5408">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0770C562" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
+          <w:p w14:paraId="0770C562" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C4DDC">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>External</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C5102FE" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
+          <w:p w14:paraId="0C5102FE" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C4DDC">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="15284C"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Internal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w14:paraId="6D63BE41" w14:textId="77777777" w:rsidTr="005C5408">
+      <w:tr w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w14:paraId="6D63BE41" w14:textId="77777777" w:rsidTr="005C5408">
         <w:trPr>
           <w:trHeight w:val="2335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8DABEF" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="5B8DABEF" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Mana Whenua Ki Waitaha </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6509C95D" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="6509C95D" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Ngai Tuahuriri (as agreed with Pou Whirinaki) Ngā Maata Waka </w:t>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ngai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tuahuriri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (as agreed with Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Whirinaki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ngā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Maata</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Waka </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="437ED0F2" w14:textId="3BC05128" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="437ED0F2" w14:textId="3BC05128" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">National Workforce Centres </w:t>
             </w:r>
-            <w:r w:rsidR="003521E8">
+            <w:r w:rsidR="003521E8" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C5716">
-[...5 lines deleted...]
-            <w:r w:rsidR="00931224">
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">especially Te Rau </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Matatini</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00931224" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C5716">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54270988" w14:textId="4BF39AFD" w:rsidR="00DF3A52" w:rsidRPr="007711B3" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
+          <w:p w14:paraId="54270988" w14:textId="4BF39AFD" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4F09A0" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="5F4F09A0" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Pou Whirinaki, SMHS </w:t>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pou </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Whirinaki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, SMHS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56E4D2E4" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="56E4D2E4" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Kaitohu Hauora (Clinical Director) and Ratonga Kaiarataki (Service Manager) Te Korowai Atawhai </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kaitohu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hauora (Clinical Director) and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ratonga</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kaiarataki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Service Manager) Te Korowai Atawhai </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="237B4D78" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="237B4D78" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Te Ao Marama </w:t>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Marama </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C57C9DD" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="4C57C9DD" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Te Kāhui Pou Hauora Māori </w:t>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kāhui</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pou Hauora Māori </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EE7F1E2" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="5EE7F1E2" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Kaiārahi Matua </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kaiārahi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Matua </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="033759B3" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="033759B3" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Te Kaihāpai (Māori Consumer Advisor) </w:t>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kaihāpai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Māori Consumer Advisor) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D78DF65" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="7D78DF65" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Whānau Kaitautoko (Māori Family Advisor) </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Whānau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kaitautoko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Māori Family Advisor) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="211F2ED1" w14:textId="50BB0AF1" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="003521E8" w:rsidP="00EF0301">
+          <w:p w14:paraId="211F2ED1" w14:textId="50BB0AF1" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="003521E8" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Other members of the SMHS Lived experience team </w:t>
             </w:r>
-            <w:r w:rsidR="007C5716" w:rsidRPr="007C5716">
+            <w:r w:rsidR="007C5716" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4453BB8D" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="4453BB8D" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">SMHS Clinical Educators and Clinical Specialists </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B4EEFD4" w14:textId="329FA827" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="5B4EEFD4" w14:textId="329FA827" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Charge Nurse Managers, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E538F86" w14:textId="680EF06C" w:rsidR="007C5716" w:rsidRPr="007C5716" w:rsidRDefault="00242358" w:rsidP="00EF0301">
+          <w:p w14:paraId="7E538F86" w14:textId="680EF06C" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="00242358" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">SMHS </w:t>
             </w:r>
-            <w:r w:rsidR="007C5716" w:rsidRPr="007C5716">
+            <w:r w:rsidR="007C5716" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Nursing and Allied Health Professional Leadership groups </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="234D73E4" w14:textId="6886ACF7" w:rsidR="00C21B06" w:rsidRPr="00EF0301" w:rsidRDefault="007C5716" w:rsidP="00242358">
+          <w:p w14:paraId="234D73E4" w14:textId="6886ACF7" w:rsidR="00C21B06" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00242358">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C5716">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">SMHS Quality and Patient Safety Team </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2376D509" w14:textId="77777777" w:rsidR="005C5408" w:rsidRPr="005C5408" w:rsidRDefault="005C5408" w:rsidP="005C5408"/>
-    <w:p w14:paraId="678CBD8D" w14:textId="62508111" w:rsidR="004C061C" w:rsidRPr="00A079E9" w:rsidRDefault="00DF3A52" w:rsidP="00A079E9">
+    <w:p w14:paraId="2376D509" w14:textId="77777777" w:rsidR="005C5408" w:rsidRPr="00DC7952" w:rsidRDefault="005C5408" w:rsidP="005C5408"/>
+    <w:p w14:paraId="678CBD8D" w14:textId="62508111" w:rsidR="004C061C" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00A079E9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="15284C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C4DDC">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="15284C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">About you – to succeed in this role </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D59985" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w:rsidRDefault="007413CF" w:rsidP="004C061C">
+    <w:p w14:paraId="03D59985" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="00DC7952" w:rsidP="004C061C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="15284C"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:pict w14:anchorId="6BEB80D3">
           <v:rect id="_x0000_i1027" style="width:451.3pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#15284c" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0080" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="6758"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w14:paraId="2A4D0D12" w14:textId="77777777" w:rsidTr="002C4DDC">
+      <w:tr w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w14:paraId="2A4D0D12" w14:textId="77777777" w:rsidTr="002C4DDC">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="346F3525" w14:textId="24ADE70A" w:rsidR="00DF3A52" w:rsidRPr="002C4DDC" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
+          <w:p w14:paraId="346F3525" w14:textId="24ADE70A" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C4DDC">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>You will</w:t>
             </w:r>
-            <w:r w:rsidR="007C5716">
+            <w:r w:rsidR="007C5716" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6758" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29569E44" w14:textId="77777777" w:rsidR="007711B3" w:rsidRPr="007711B3" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
+          <w:p w14:paraId="29569E44" w14:textId="77777777" w:rsidR="007711B3" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007711B3">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Essential:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D8E6B0" w14:textId="565C6DC4" w:rsidR="00894786" w:rsidRPr="00894786" w:rsidRDefault="003E03BA" w:rsidP="00A67BA0">
+          <w:p w14:paraId="54D8E6B0" w14:textId="565C6DC4" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="003E03BA" w:rsidP="00A67BA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Have a</w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="00894786">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> robust and in-depth understanding of Te Ao Māori, Te Reo Māori, Te Tiriti o Waitangi and Tikanga Māori. </w:t>
+              <w:t xml:space="preserve"> robust and in-depth understanding of Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ao</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Māori, Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Reo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Māori, Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Tiriti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o Waitangi and Tikanga Māori. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2016DA70" w14:textId="0F7C917F" w:rsidR="00894786" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="121B1A34" w14:textId="1C9C63F7" w:rsidR="00242358" w:rsidRPr="00DC7952" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Be a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00894786" w:rsidRPr="00894786">
+              <w:t>Have a</w:t>
+            </w:r>
+            <w:r w:rsidR="00242358" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Registered Health Professional, with a current annual practicing certificate. </w:t>
+              <w:t xml:space="preserve"> minimum of three years of experience </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC7952" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">working </w:t>
+            </w:r>
+            <w:r w:rsidR="00242358" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>in a tertiary mental health service</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="121B1A34" w14:textId="2FBD0DFA" w:rsidR="00242358" w:rsidRPr="00894786" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="27C6AEC4" w14:textId="597A9BD9" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Have a</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00242358">
+              <w:t>Have e</w:t>
+            </w:r>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> minimum of three years of clinical experience in a tertiary mental health service</w:t>
+              <w:t xml:space="preserve">xperience implementing </w:t>
+            </w:r>
+            <w:r w:rsidR="003521E8" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cultural </w:t>
+            </w:r>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">into organisational </w:t>
+            </w:r>
+            <w:r w:rsidR="003521E8" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">clinical </w:t>
+            </w:r>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">practice. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27C6AEC4" w14:textId="597A9BD9" w:rsidR="00894786" w:rsidRPr="00894786" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="0C2B51E6" w14:textId="21D00295" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Have e</w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="00894786">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">xperience implementing </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003521E8">
+              <w:t>xperience in delivering education to adults</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">cultural </w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">practice. </w:t>
+              <w:t xml:space="preserve"> in either a clinical or education setting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C2B51E6" w14:textId="21D00295" w:rsidR="00894786" w:rsidRPr="00894786" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="741FF40A" w14:textId="02075A4F" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Have e</w:t>
             </w:r>
-            <w:r w:rsidR="00894786" w:rsidRPr="00894786">
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>xperience in delivering education to adults</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> in either a clinical or education setting</w:t>
+              <w:t>xcellent interpersonal skills and ability to adjust to a variety of adult learning styles.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="741FF40A" w14:textId="02075A4F" w:rsidR="00894786" w:rsidRPr="00894786" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
-[...27 lines deleted...]
-          <w:p w14:paraId="38535F8E" w14:textId="77777777" w:rsidR="00A67BA0" w:rsidRPr="00916E79" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="08E21FF1" w14:textId="45E554D7" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="00A67BA0" w:rsidP="00680F02">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B82">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Be competent in information technology used in SMHS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08E21FF1" w14:textId="073B90F5" w:rsidR="00894786" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="2DF7EE66" w14:textId="18E8374B" w:rsidR="007711B3" w:rsidRPr="00DC7952" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Hold a m</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00242358">
+              <w:t>Have the ab</w:t>
+            </w:r>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>inimum of a post-graduate diploma in a relevant area</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>ility to identify opportunity to grow capability and embed cultural awareness, responsiveness and safety of all staff groups.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B165712" w14:textId="53EB2827" w:rsidR="00242358" w:rsidRPr="00894786" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="1F9DF0E5" w14:textId="092F40F6" w:rsidR="003E03BA" w:rsidRPr="00DC7952" w:rsidRDefault="003E03BA" w:rsidP="00A67BA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Whakapapa to iwi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B70B352" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DF7EE66" w14:textId="18E8374B" w:rsidR="007711B3" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="525B2E53" w14:textId="04C1D598" w:rsidR="007711B3" w:rsidRPr="00DC7952" w:rsidRDefault="007711B3" w:rsidP="00EF0301">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Desired:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6126E5FF" w14:textId="6DF031AB" w:rsidR="00DC7952" w:rsidRPr="00DC7952" w:rsidRDefault="00DC7952" w:rsidP="00A67BA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve">Hold a post-graduate diploma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Have the ab</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00894786" w:rsidRPr="00894786">
+              <w:t xml:space="preserve">(or equivalent) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ility to identify opportunity to grow capability and embed cultural awareness, responsiveness and safety of all staff groups.</w:t>
+              <w:t>in a relevant area</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F9DF0E5" w14:textId="092F40F6" w:rsidR="003E03BA" w:rsidRPr="003E03BA" w:rsidRDefault="003E03BA" w:rsidP="00A67BA0">
+          <w:p w14:paraId="32AE6C80" w14:textId="3D6EF990" w:rsidR="00DC7952" w:rsidRPr="00DC7952" w:rsidRDefault="00DC7952" w:rsidP="00AE2624">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Whakapapa to iwi</w:t>
+              <w:t xml:space="preserve">Be engaged in own clinical </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and/or cultural </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>supervision</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B70B352" w14:textId="77777777" w:rsidR="007C5716" w:rsidRPr="00894786" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
-[...30 lines deleted...]
-          <w:p w14:paraId="760E786C" w14:textId="6EB4A68C" w:rsidR="00894786" w:rsidRPr="00894786" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="2F1682EC" w14:textId="70719275" w:rsidR="00894786" w:rsidRPr="00DC7952" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hold a </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00242358">
+              <w:t>Have training in clinical supervision</w:t>
+            </w:r>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Masters </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">qualification in a relevant area </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F1682EC" w14:textId="30006A2B" w:rsidR="00894786" w:rsidRPr="00894786" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="19C063D0" w14:textId="79512951" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Have training in clinical supervision</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00894786" w:rsidRPr="00894786">
+              <w:t>Have e</w:t>
+            </w:r>
+            <w:r w:rsidR="00894786" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>xperience and/ or formal qualification in the provision of Cultural Supervision</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19C063D0" w14:textId="2BF1BD76" w:rsidR="00DF3A52" w:rsidRDefault="00A67BA0" w:rsidP="00A67BA0">
+          <w:p w14:paraId="39AAF958" w14:textId="1EFBF653" w:rsidR="00DC7952" w:rsidRPr="00DC7952" w:rsidRDefault="00DC7952" w:rsidP="00F261E8">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>xperience and/ or formal qualification in the provision of Cultural Supervision</w:t>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Be a Registered Health Professional, with a current annual practicing certificate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7023D91C" w14:textId="6D9C218F" w:rsidR="007C5716" w:rsidRPr="007711B3" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="7023D91C" w14:textId="6D9C218F" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3A52" w:rsidRPr="003E03BA" w14:paraId="79728A52" w14:textId="77777777" w:rsidTr="002C4DDC">
+      <w:tr w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w14:paraId="79728A52" w14:textId="77777777" w:rsidTr="002C4DDC">
         <w:trPr>
           <w:trHeight w:val="1276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2D06CD" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="003E03BA" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
+          <w:p w14:paraId="0E2D06CD" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>You will be able to</w:t>
             </w:r>
-            <w:r w:rsidR="007C5716" w:rsidRPr="003E03BA">
+            <w:r w:rsidR="007C5716" w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68FB35CA" w14:textId="2BA25895" w:rsidR="007C5716" w:rsidRPr="003E03BA" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
+          <w:p w14:paraId="68FB35CA" w14:textId="2BA25895" w:rsidR="007C5716" w:rsidRPr="00DC7952" w:rsidRDefault="007C5716" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6758" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="547F99C6" w14:textId="1B2BD015" w:rsidR="007711B3" w:rsidRPr="003E03BA" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
+          <w:p w14:paraId="547F99C6" w14:textId="1B2BD015" w:rsidR="007711B3" w:rsidRPr="00DC7952" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Essential:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="485D7066" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="003E03BA" w:rsidRDefault="002674BE" w:rsidP="002674BE">
+          <w:p w14:paraId="485D7066" w14:textId="723B6C71" w:rsidR="002674BE" w:rsidRPr="00DC7952" w:rsidRDefault="002674BE" w:rsidP="002674BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Demonstrate an understanding of the significance of and obligations under Te Tiriti o Waitangi, including how to apply Te Tiriti principles in a meaningful way in your role.</w:t>
+              <w:t xml:space="preserve">Demonstrate an understanding of the obligations under Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tiriti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o Waitangi, including how to apply Te </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tiriti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> principles in a meaningful way in your role</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43ADC81B" w14:textId="3E875DEB" w:rsidR="002674BE" w:rsidRPr="003E03BA" w:rsidRDefault="002674BE" w:rsidP="002674BE">
+          <w:p w14:paraId="6CBC2DE0" w14:textId="03A7B3EC" w:rsidR="00DC7952" w:rsidRPr="00DC7952" w:rsidRDefault="00DC7952" w:rsidP="002674BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Take care of own physical and mental wellbeing</w:t>
+              <w:t xml:space="preserve">Demonstrate an ability to assist clinicians to apply tikanga-informed practice to their roles </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CE27F7C" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="003E03BA" w:rsidRDefault="002674BE" w:rsidP="002674BE">
+          <w:p w14:paraId="43ADC81B" w14:textId="3E875DEB" w:rsidR="002674BE" w:rsidRPr="00DC7952" w:rsidRDefault="002674BE" w:rsidP="002674BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Maximise the quality and contributions of individuals and teams to achieve the organisation’s vision, purpose and goals.</w:t>
+              <w:t>Take care of own physical and mental wellbeing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1841A36C" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="003E03BA" w:rsidRDefault="002674BE" w:rsidP="002674BE">
+          <w:p w14:paraId="7CE27F7C" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="00DC7952" w:rsidRDefault="002674BE" w:rsidP="002674BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Establish and maintain positive working relationships with people at all levels within the public and private sectors, related industry and community interest groups and the wider national and international communities.</w:t>
+              <w:t>Maximise the quality and contributions of individuals and teams to achieve the organisation’s vision, purpose and goals.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="292724F3" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="003E03BA" w:rsidRDefault="002674BE" w:rsidP="002674BE">
+          <w:p w14:paraId="1841A36C" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="00DC7952" w:rsidRDefault="002674BE" w:rsidP="002674BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Demonstrate a strong drive to deliver and take personal responsibility.</w:t>
+              <w:t>Establish and maintain positive working relationships with people at all levels within the public and private sectors, related industry and community interest groups and the wider national and international communities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DC15963" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="003E03BA" w:rsidRDefault="002674BE" w:rsidP="002674BE">
+          <w:p w14:paraId="292724F3" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="00DC7952" w:rsidRDefault="002674BE" w:rsidP="002674BE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DC7952">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Demonstrate a strong drive to deliver and take personal responsibility.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC15963" w14:textId="77777777" w:rsidR="002674BE" w:rsidRPr="00DC7952" w:rsidRDefault="002674BE" w:rsidP="002674BE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk101784053"/>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Demonstrate self-awareness of your impact on people and invests in your own leadership practice to continuously grow and improve.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="4"/>
-          <w:p w14:paraId="710513A9" w14:textId="2813E45F" w:rsidR="003B0FAA" w:rsidRPr="003E03BA" w:rsidRDefault="002674BE" w:rsidP="002674BE">
+          <w:p w14:paraId="710513A9" w14:textId="2813E45F" w:rsidR="003B0FAA" w:rsidRPr="00DC7952" w:rsidRDefault="002674BE" w:rsidP="002674BE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E03BA">
+            <w:r w:rsidRPr="00DC7952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Demonstrate high standards of personal, professional and institutional behaviour through commitment, loyalty and integrity</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4360F3B7" w14:textId="10B7AA18" w:rsidR="003B0FAA" w:rsidRPr="003E03BA" w:rsidRDefault="003B0FAA" w:rsidP="003B0FAA">
+          <w:p w14:paraId="4360F3B7" w14:textId="10B7AA18" w:rsidR="003B0FAA" w:rsidRPr="00DC7952" w:rsidRDefault="003B0FAA" w:rsidP="003B0FAA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61EBA9A6" w14:textId="77777777" w:rsidR="003E03BA" w:rsidRDefault="003E03BA" w:rsidP="00EF0301">
+    <w:p w14:paraId="61EBA9A6" w14:textId="77777777" w:rsidR="003E03BA" w:rsidRPr="00DC7952" w:rsidRDefault="003E03BA" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A2EF214" w14:textId="77777777" w:rsidR="003E03BA" w:rsidRDefault="003E03BA" w:rsidP="00EF0301">
+    <w:p w14:paraId="0A2EF214" w14:textId="77777777" w:rsidR="003E03BA" w:rsidRPr="00DC7952" w:rsidRDefault="003E03BA" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028145D6" w14:textId="28D839D2" w:rsidR="00721D2C" w:rsidRPr="002C4DDC" w:rsidRDefault="00721D2C" w:rsidP="00EF0301">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E03BA">
+      <w:r w:rsidRPr="00DC7952">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>This position description is intended as an insight to the main tasks and responsibilities required in the role and is not intended to be exhaustive. It may be subject to change, in consultation with the job holder.</w:t>
       </w:r>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="002C4DDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3460D9AA" w14:textId="77777777" w:rsidR="00DF3A52" w:rsidRPr="003730EE" w:rsidRDefault="00DF3A52" w:rsidP="00EF0301">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="004074"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="028B2E13" w14:textId="77777777" w:rsidR="003B7B6C" w:rsidRPr="003730EE" w:rsidRDefault="003B7B6C" w:rsidP="00EF0301">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003B7B6C" w:rsidRPr="003730EE">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cex:commentExtensible w16cex:durableId="2CED1309" w16cex:dateUtc="2025-12-16T22:31:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2CED1314" w16cex:dateUtc="2025-12-16T22:31:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2CED16EC" w16cex:dateUtc="2025-12-16T22:47:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2CED12EC" w16cex:dateUtc="2025-12-16T22:30:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2CED138B" w16cex:dateUtc="2025-12-16T22:33:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2CED13AB" w16cex:dateUtc="2025-12-16T22:34:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2CED13FD" w16cex:dateUtc="2025-12-16T22:35:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2CED1928" w16cex:dateUtc="2025-12-16T22:57:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2CECFB5F" w16cex:dateUtc="2025-12-16T20:50:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="742FFDBF" w14:textId="77777777" w:rsidR="00256BD2" w:rsidRDefault="00256BD2" w:rsidP="00F31B43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0E369E81" w14:textId="77777777" w:rsidR="00256BD2" w:rsidRDefault="00256BD2" w:rsidP="00F31B43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1515CA0A" w14:textId="77777777" w:rsidR="00256BD2" w:rsidRDefault="00256BD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4784,61 +5383,61 @@
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="111F88B7" w14:textId="77777777" w:rsidR="002C4DDC" w:rsidRDefault="002C4DDC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="42954822"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="2090DC45" w14:textId="77777777" w:rsidR="002C4DDC" w:rsidRPr="002C4DDC" w:rsidRDefault="002C4DDC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="002C4DDC">
           <w:rPr>
@@ -4862,103 +5461,103 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="002C4DDC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="705F0B72" w14:textId="77777777" w:rsidR="002C4DDC" w:rsidRDefault="002C4DDC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="5FBC6960" w14:textId="77777777" w:rsidR="002C4DDC" w:rsidRDefault="002C4DDC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2B1E3EC4" w14:textId="77777777" w:rsidR="00256BD2" w:rsidRDefault="00256BD2" w:rsidP="00F31B43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2D79E504" w14:textId="77777777" w:rsidR="00256BD2" w:rsidRDefault="00256BD2" w:rsidP="00F31B43">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="796B7E97" w14:textId="77777777" w:rsidR="00256BD2" w:rsidRDefault="00256BD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="65D247FE" w14:textId="77777777" w:rsidR="002C4DDC" w:rsidRDefault="002C4DDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="38ADBEB8" w14:textId="77777777" w:rsidR="002C4DDC" w:rsidRDefault="002C4DDC" w:rsidP="002C4DDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="3603"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Poppins" w:eastAsia="Roboto" w:hAnsi="Poppins" w:cs="Poppins"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:kern w:val="22"/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="504730C6" wp14:editId="5626EAD4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
@@ -5095,61 +5694,61 @@
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C7A7407" w14:textId="77777777" w:rsidR="00CA4ED5" w:rsidRDefault="00CA4ED5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="00C232EC" w14:textId="77777777" w:rsidR="00F31B43" w:rsidRDefault="00F31B43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="35283D4F" w14:textId="77777777" w:rsidR="002C4DDC" w:rsidRDefault="002C4DDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="074D9ECE" w14:textId="77777777" w:rsidR="002C4DDC" w:rsidRDefault="002C4DDC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0175181E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D98C6230"/>
     <w:lvl w:ilvl="0" w:tplc="14090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="14090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8804,158 +9403,158 @@
     <w:lvl w:ilvl="7" w:tplc="F4BC87E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="28EC415E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="624702213">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="281424351">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2048332316">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="750665494">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="970478957">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1209147145">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1161039394">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="553392588">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="238947980">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="150098445">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="316111329">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="798230491">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="679233948">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1245801691">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1189100176">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="865631634">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1180508153">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1680619263">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1872956484">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1480922645">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="538662223">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="615065442">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="920993693">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1641375135">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="513424213">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="988244556">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="886259696">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="40329350">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1598099772">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1953199137">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1537309639">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="895513704">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="732119858">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="362943674">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="148"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2053"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -9025,51 +9624,50 @@
     <w:rsid w:val="004C752B"/>
     <w:rsid w:val="004D54CC"/>
     <w:rsid w:val="005108E0"/>
     <w:rsid w:val="00525A30"/>
     <w:rsid w:val="00531314"/>
     <w:rsid w:val="00540453"/>
     <w:rsid w:val="005C4D1E"/>
     <w:rsid w:val="005C5408"/>
     <w:rsid w:val="005D14B9"/>
     <w:rsid w:val="005D42E9"/>
     <w:rsid w:val="005F03E8"/>
     <w:rsid w:val="006074A7"/>
     <w:rsid w:val="006218AC"/>
     <w:rsid w:val="0062687E"/>
     <w:rsid w:val="0063289F"/>
     <w:rsid w:val="00633064"/>
     <w:rsid w:val="00641B6C"/>
     <w:rsid w:val="0065237B"/>
     <w:rsid w:val="00672887"/>
     <w:rsid w:val="00677A1F"/>
     <w:rsid w:val="00683E66"/>
     <w:rsid w:val="0069612F"/>
     <w:rsid w:val="006B018F"/>
     <w:rsid w:val="006B5705"/>
     <w:rsid w:val="00721D2C"/>
-    <w:rsid w:val="007413CF"/>
     <w:rsid w:val="00747C28"/>
     <w:rsid w:val="00755A01"/>
     <w:rsid w:val="007711B3"/>
     <w:rsid w:val="0078274A"/>
     <w:rsid w:val="007A544F"/>
     <w:rsid w:val="007C5716"/>
     <w:rsid w:val="007D0B99"/>
     <w:rsid w:val="00803EF9"/>
     <w:rsid w:val="008254B6"/>
     <w:rsid w:val="008259FD"/>
     <w:rsid w:val="00827DEE"/>
     <w:rsid w:val="008307EC"/>
     <w:rsid w:val="00832F54"/>
     <w:rsid w:val="00851491"/>
     <w:rsid w:val="008567A4"/>
     <w:rsid w:val="008671C9"/>
     <w:rsid w:val="00882418"/>
     <w:rsid w:val="00894786"/>
     <w:rsid w:val="008A2792"/>
     <w:rsid w:val="008A51B0"/>
     <w:rsid w:val="008B697F"/>
     <w:rsid w:val="008C18D3"/>
     <w:rsid w:val="008F78FB"/>
     <w:rsid w:val="00901A7F"/>
     <w:rsid w:val="00931224"/>
@@ -9098,50 +9696,51 @@
     <w:rsid w:val="00AE3FA4"/>
     <w:rsid w:val="00B05B12"/>
     <w:rsid w:val="00B21F4A"/>
     <w:rsid w:val="00B31612"/>
     <w:rsid w:val="00B57CE5"/>
     <w:rsid w:val="00B77E41"/>
     <w:rsid w:val="00B803A4"/>
     <w:rsid w:val="00C21B06"/>
     <w:rsid w:val="00C5193A"/>
     <w:rsid w:val="00C56804"/>
     <w:rsid w:val="00C70196"/>
     <w:rsid w:val="00C70264"/>
     <w:rsid w:val="00C75E6F"/>
     <w:rsid w:val="00CA4ED5"/>
     <w:rsid w:val="00CC16BB"/>
     <w:rsid w:val="00D00862"/>
     <w:rsid w:val="00D2709C"/>
     <w:rsid w:val="00D30B68"/>
     <w:rsid w:val="00D327E7"/>
     <w:rsid w:val="00D448C7"/>
     <w:rsid w:val="00D50A0F"/>
     <w:rsid w:val="00D52287"/>
     <w:rsid w:val="00D549CB"/>
     <w:rsid w:val="00D62956"/>
     <w:rsid w:val="00DC657D"/>
+    <w:rsid w:val="00DC7952"/>
     <w:rsid w:val="00DF3A52"/>
     <w:rsid w:val="00DF753A"/>
     <w:rsid w:val="00E030ED"/>
     <w:rsid w:val="00E0419E"/>
     <w:rsid w:val="00E22502"/>
     <w:rsid w:val="00E30D4E"/>
     <w:rsid w:val="00E904CF"/>
     <w:rsid w:val="00EA2B10"/>
     <w:rsid w:val="00ED0B37"/>
     <w:rsid w:val="00ED24EA"/>
     <w:rsid w:val="00EF0301"/>
     <w:rsid w:val="00F02FAF"/>
     <w:rsid w:val="00F3024C"/>
     <w:rsid w:val="00F31B43"/>
     <w:rsid w:val="00F4102A"/>
     <w:rsid w:val="00F5300E"/>
     <w:rsid w:val="00F722EB"/>
     <w:rsid w:val="00F969D1"/>
     <w:rsid w:val="00F974FD"/>
     <w:rsid w:val="00FB42A7"/>
     <w:rsid w:val="00FC2114"/>
     <w:rsid w:val="00FC2E5B"/>
     <w:rsid w:val="00FC3FD6"/>
     <w:rsid w:val="00FC4AEB"/>
     <w:rsid w:val="00FC4BFC"/>
@@ -9158,67 +9757,67 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-NZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2053"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6E6A63A7"/>
   <w15:docId w15:val="{4A414CBA-AD0A-4724-8DE4-BAE42AC9325C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9280,98 +9879,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9547,51 +10149,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002674BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DF3A52"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -10020,51 +10621,51 @@
     <w:rsid w:val="002B575F"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002B575F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="96483932">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="616714096">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10486,51 +11087,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2060394716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -10813,151 +11414,50 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...99 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Intranet Document" ma:contentTypeID="0x010100143DE15D4582A44D8C48637AE793BB4A0031C04C187FB5554190D5DDEC811CAACD" ma:contentTypeVersion="13" ma:contentTypeDescription="Document Content type for Intranet Documents" ma:contentTypeScope="" ma:versionID="813397ff0e4d1f80b1836866468c0417">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9253c88c-d550-4ff1-afdc-d5dc691f60b0" xmlns:ns3="c1047d0b-30b4-4aec-aa3b-50e979ff81ae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="66053d465c036d6ed2a63030a2fda39d" ns2:_="" ns3:_="">
     <xsd:import namespace="9253c88c-d550-4ff1-afdc-d5dc691f60b0"/>
     <xsd:import namespace="c1047d0b-30b4-4aec-aa3b-50e979ff81ae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:HNZContentOwner" minOccurs="0"/>
                 <xsd:element ref="ns2:HNZReviewDate" minOccurs="0"/>
                 <xsd:element ref="ns2:HNZExpiryDate" minOccurs="0"/>
                 <xsd:element ref="ns2:i3a0fe6035df47329f66088a682fd9d2" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:o0b0fca0fe5341709012cd4bcbbca983" minOccurs="0"/>
                 <xsd:element ref="ns2:ka9b207035bc48f2a4f6a2bfed7195b7" minOccurs="0"/>
                 <xsd:element ref="ns2:p7110e5651294189b89368865130750f" minOccurs="0"/>
                 <xsd:element ref="ns2:p777f0da518742b188a1f7fd5ee91810" minOccurs="0"/>
                 <xsd:element ref="ns2:p4f69562ce3c40efbbfeedf3a8194efa" minOccurs="0"/>
                 <xsd:element ref="ns2:n8128ef9d86a48218e7d4eb27073e602" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
@@ -11183,155 +11683,256 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="ebf29b3f-1e51-457b-ae0c-362182e58074" ContentTypeId="0x010100143DE15D4582A44D8C48637AE793BB4A" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="c1047d0b-30b4-4aec-aa3b-50e979ff81ae">MYHR-1771588388-194</_dlc_DocId>
+    <TaxCatchAll xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0" xsi:nil="true"/>
+    <i3a0fe6035df47329f66088a682fd9d2 xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </i3a0fe6035df47329f66088a682fd9d2>
+    <TaxKeywordTaxHTField xmlns="c1047d0b-30b4-4aec-aa3b-50e979ff81ae">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <o0b0fca0fe5341709012cd4bcbbca983 xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </o0b0fca0fe5341709012cd4bcbbca983>
+    <_dlc_DocIdUrl xmlns="c1047d0b-30b4-4aec-aa3b-50e979ff81ae">
+      <Url>https://hauoraaotearoa.sharepoint.com/sites/MyHR/_layouts/15/DocIdRedir.aspx?ID=MYHR-1771588388-194</Url>
+      <Description>MYHR-1771588388-194</Description>
+    </_dlc_DocIdUrl>
+    <HNZExpiryDate xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0" xsi:nil="true"/>
+    <HNZReviewDate xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0" xsi:nil="true"/>
+    <HNZContentOwner xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </HNZContentOwner>
+    <p4f69562ce3c40efbbfeedf3a8194efa xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </p4f69562ce3c40efbbfeedf3a8194efa>
+    <ka9b207035bc48f2a4f6a2bfed7195b7 xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </ka9b207035bc48f2a4f6a2bfed7195b7>
+    <n8128ef9d86a48218e7d4eb27073e602 xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </n8128ef9d86a48218e7d4eb27073e602>
+    <p7110e5651294189b89368865130750f xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </p7110e5651294189b89368865130750f>
+    <p777f0da518742b188a1f7fd5ee91810 xmlns="9253c88c-d550-4ff1-afdc-d5dc691f60b0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </p777f0da518742b188a1f7fd5ee91810>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4752E8A-3807-4FE4-A034-283DC670BF9B}">
-[...25 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D4A5DFD-DA6F-4BDB-91F4-296878B4155E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9253c88c-d550-4ff1-afdc-d5dc691f60b0"/>
     <ds:schemaRef ds:uri="c1047d0b-30b4-4aec-aa3b-50e979ff81ae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E98022B4-E8F5-409B-8742-8C99172CC65F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4752E8A-3807-4FE4-A034-283DC670BF9B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E948B1D-318F-4726-98F5-3B497B68D344}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1474571-F07E-43CC-988F-FCA23A31B302}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c1047d0b-30b4-4aec-aa3b-50e979ff81ae"/>
+    <ds:schemaRef ds:uri="9253c88c-d550-4ff1-afdc-d5dc691f60b0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FCF583E-9282-45D4-9F96-C22D50835A42}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D423B091-603D-4E7E-BCB4-34EEE9ECFF6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>5D7DF2D1.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1583</Words>
-  <Characters>9028</Characters>
+  <Words>1587</Words>
+  <Characters>9047</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministry of Health</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10590</CharactersWithSpaces>
+  <CharactersWithSpaces>10613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gil Sewell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr/>
   </property>